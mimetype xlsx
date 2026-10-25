--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -75,53 +75,50 @@
   <si>
     <t>Саморез с пресшайбой 4,2х13 остр.</t>
   </si>
   <si>
     <t>Уголок крепежный оцинк. и пластина для стропильных систем</t>
   </si>
   <si>
     <t>Уголок крепежный оцинк. 40х40х20</t>
   </si>
   <si>
     <t>Уголок крепежный оцинк. 40х40х40</t>
   </si>
   <si>
     <t>Уголок крепежный оцинк. 50х50х35 усиленный</t>
   </si>
   <si>
     <t>Уголок крепежный оцинк. 70х70х55 усиленный</t>
   </si>
   <si>
     <t>Уголок крепежный оцинк. 105х105х90 усиленный</t>
   </si>
   <si>
     <t xml:space="preserve">Пластина перф. оцинк. 100х200  </t>
   </si>
   <si>
-    <t>Шпилька резьбовая оцинкованная М6х1000</t>
-[...1 lines deleted...]
-  <si>
     <t>Шпилька резьбовая оцинкованная М8х1000</t>
   </si>
   <si>
     <t>Шпилька резьбовая оцинкованная М10х1000</t>
   </si>
   <si>
     <t>Шпилька резьбовая оцинкованная М10х2000</t>
   </si>
   <si>
     <t>Шпилька резьбовая оцинкованная М12х1000</t>
   </si>
   <si>
     <t>Шпилька резьбовая оцинкованная М12х2000</t>
   </si>
   <si>
     <t>Шпилька резьбовая оцинкованная М14х1000</t>
   </si>
   <si>
     <t>Шпилька резьбовая оцинкованная М16х1000</t>
   </si>
   <si>
     <t>Саморезы желтые универсальные 4,5х70</t>
   </si>
   <si>
     <t>Шуруп глухарь с шестигранной головкой</t>
@@ -835,50 +832,53 @@
   </si>
   <si>
     <t>Саморез кровельный 4,8х29 RAL 6005 (зеленый)</t>
   </si>
   <si>
     <t>Саморез кровельный 4,8х29 RAL 7024 (серый графит)</t>
   </si>
   <si>
     <t>Саморез кровельный 5,5х19 оцинкованный</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Шуруп конструкционный 6,0х100 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
         <scheme val="minor"/>
       </rPr>
       <t>(НОВИНКА!)</t>
     </r>
+  </si>
+  <si>
+    <t>Шпилька резьбовая оцинкованная М6х1000 (пр-во Речица)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -1136,109 +1136,109 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -1512,2398 +1512,2398 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C220"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B191" sqref="B191"/>
+      <selection activeCell="A154" sqref="A154"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="61" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" customWidth="1"/>
     <col min="3" max="3" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="22" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="22"/>
+      <c r="A1" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
     </row>
     <row r="2" spans="1:3" ht="51" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="23" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="23"/>
+      <c r="A2" s="33" t="s">
+        <v>85</v>
+      </c>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
     </row>
     <row r="3" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A3" s="5" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B3" s="11" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="32" t="s">
-[...3 lines deleted...]
-      <c r="C4" s="34"/>
+      <c r="A4" s="39" t="s">
+        <v>170</v>
+      </c>
+      <c r="B4" s="40"/>
+      <c r="C4" s="41"/>
     </row>
     <row r="5" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="8" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B5" s="19">
         <v>0.5</v>
       </c>
       <c r="C5" s="9" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="8" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B6" s="19">
         <v>0.6</v>
       </c>
       <c r="C6" s="9" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="7" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B7" s="19">
         <v>1</v>
       </c>
       <c r="C7" s="9" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="21" x14ac:dyDescent="0.35">
-      <c r="A8" s="30" t="s">
-[...3 lines deleted...]
-      <c r="C8" s="30"/>
+      <c r="A8" s="37" t="s">
+        <v>158</v>
+      </c>
+      <c r="B8" s="37"/>
+      <c r="C8" s="37"/>
     </row>
     <row r="9" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="17" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B9" s="3">
         <v>1.5</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="17" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B10" s="3">
         <v>1.5</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A11" s="17" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B11" s="3">
         <v>2.5</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="12" spans="1:3" ht="21" x14ac:dyDescent="0.35">
-      <c r="A12" s="24" t="s">
-[...3 lines deleted...]
-      <c r="C12" s="26"/>
+      <c r="A12" s="22" t="s">
+        <v>171</v>
+      </c>
+      <c r="B12" s="23"/>
+      <c r="C12" s="24"/>
     </row>
     <row r="13" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="6" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B13" s="3">
         <v>15</v>
       </c>
       <c r="C13" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="6" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B14" s="3">
         <v>15</v>
       </c>
       <c r="C14" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="15" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="6" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B15" s="3">
         <v>15</v>
       </c>
       <c r="C15" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="16" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="6" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="B16" s="3">
         <v>15</v>
       </c>
       <c r="C16" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="17" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="6" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B17" s="3">
         <v>15</v>
       </c>
       <c r="C17" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="18" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="6" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B18" s="3">
         <v>15</v>
       </c>
       <c r="C18" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="6" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B19" s="3">
         <v>15</v>
       </c>
       <c r="C19" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:3" ht="21" x14ac:dyDescent="0.35">
-      <c r="A20" s="24" t="s">
-[...3 lines deleted...]
-      <c r="C20" s="26"/>
+      <c r="A20" s="22" t="s">
+        <v>175</v>
+      </c>
+      <c r="B20" s="23"/>
+      <c r="C20" s="24"/>
     </row>
     <row r="21" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A21" s="6" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="B21" s="3">
         <v>8</v>
       </c>
       <c r="C21" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="22" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="6" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B22" s="3">
         <v>8</v>
       </c>
       <c r="C22" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="23" spans="1:3" ht="21" x14ac:dyDescent="0.35">
-      <c r="A23" s="24" t="s">
-[...3 lines deleted...]
-      <c r="C23" s="26"/>
+      <c r="A23" s="22" t="s">
+        <v>178</v>
+      </c>
+      <c r="B23" s="23"/>
+      <c r="C23" s="24"/>
     </row>
     <row r="24" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A24" s="6" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B24" s="3">
         <v>15</v>
       </c>
       <c r="C24" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A25" s="6" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B25" s="3">
         <v>15</v>
       </c>
       <c r="C25" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="26" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A26" s="6" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B26" s="3">
         <v>15</v>
       </c>
       <c r="C26" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="27" spans="1:3" ht="21" x14ac:dyDescent="0.35">
-      <c r="A27" s="30" t="s">
-[...3 lines deleted...]
-      <c r="C27" s="30"/>
+      <c r="A27" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="B27" s="37"/>
+      <c r="C27" s="37"/>
     </row>
     <row r="28" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A28" s="6" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B28" s="3">
         <v>3.5</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A29" s="6" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B29" s="3">
         <v>6</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="30" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A30" s="6" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B30" s="3">
         <v>6</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A31" s="6" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B31" s="3">
         <v>6.5</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A32" s="6" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="B32" s="3">
         <v>6.5</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="33" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A33" s="6" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="B33" s="3">
         <v>8.5</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="34" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A34" s="6" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="B34" s="3">
         <v>12</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="35" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A35" s="6" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="B35" s="3">
         <v>3</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="36" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A36" s="6" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B36" s="3">
         <v>2.5</v>
       </c>
       <c r="C36" s="4" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="37" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A37" s="6" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B37" s="3">
         <v>2.7</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A38" s="6" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B38" s="3">
         <v>3</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="39" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A39" s="6" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B39" s="3">
         <v>3.5</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="40" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A40" s="6" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B40" s="3">
         <v>4</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="41" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A41" s="6" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B41" s="3">
         <v>3.5</v>
       </c>
       <c r="C41" s="4" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="42" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A42" s="6" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="B42" s="3">
         <v>5</v>
       </c>
       <c r="C42" s="4" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="43" spans="1:3" ht="21" x14ac:dyDescent="0.35">
-      <c r="A43" s="24" t="s">
-[...3 lines deleted...]
-      <c r="C43" s="26"/>
+      <c r="A43" s="22" t="s">
+        <v>181</v>
+      </c>
+      <c r="B43" s="23"/>
+      <c r="C43" s="24"/>
     </row>
     <row r="44" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A44" s="6" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B44" s="3">
         <v>15</v>
       </c>
       <c r="C44" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="45" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A45" s="6" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B45" s="3">
         <v>15</v>
       </c>
       <c r="C45" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="46" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A46" s="6" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B46" s="3">
         <v>15</v>
       </c>
       <c r="C46" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="47" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A47" s="6" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B47" s="3">
         <v>15</v>
       </c>
       <c r="C47" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="48" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A48" s="6" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B48" s="3">
         <v>15</v>
       </c>
       <c r="C48" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="49" spans="1:3" ht="21" x14ac:dyDescent="0.35">
-      <c r="A49" s="24" t="s">
-[...3 lines deleted...]
-      <c r="C49" s="26"/>
+      <c r="A49" s="22" t="s">
+        <v>185</v>
+      </c>
+      <c r="B49" s="23"/>
+      <c r="C49" s="24"/>
     </row>
     <row r="50" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A50" s="6" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B50" s="3">
         <v>15</v>
       </c>
       <c r="C50" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="51" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A51" s="6" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B51" s="3">
         <v>15</v>
       </c>
       <c r="C51" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="52" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A52" s="6" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B52" s="3">
         <v>15</v>
       </c>
       <c r="C52" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="53" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A53" s="6" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B53" s="3">
         <v>15</v>
       </c>
       <c r="C53" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="54" spans="1:3" ht="21" x14ac:dyDescent="0.35">
-      <c r="A54" s="24" t="s">
-[...3 lines deleted...]
-      <c r="C54" s="26"/>
+      <c r="A54" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="B54" s="23"/>
+      <c r="C54" s="24"/>
     </row>
     <row r="55" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A55" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B55" s="3">
         <v>12</v>
       </c>
       <c r="C55" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="56" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A56" s="6" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B56" s="3">
         <v>12</v>
       </c>
       <c r="C56" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="57" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A57" s="6" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B57" s="3">
         <v>12</v>
       </c>
       <c r="C57" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="58" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A58" s="6" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B58" s="3">
         <v>12</v>
       </c>
       <c r="C58" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="59" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A59" s="6" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B59" s="3">
         <v>12</v>
       </c>
       <c r="C59" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="60" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A60" s="6" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B60" s="3">
         <v>12</v>
       </c>
       <c r="C60" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="61" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A61" s="6" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B61" s="3">
         <v>12</v>
       </c>
       <c r="C61" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="62" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A62" s="6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B62" s="3">
         <v>12</v>
       </c>
       <c r="C62" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="63" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A63" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B63" s="3">
         <v>12</v>
       </c>
       <c r="C63" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="64" spans="1:3" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A64" s="31" t="s">
-[...3 lines deleted...]
-      <c r="C64" s="31"/>
+      <c r="A64" s="38" t="s">
+        <v>77</v>
+      </c>
+      <c r="B64" s="38"/>
+      <c r="C64" s="38"/>
     </row>
     <row r="65" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A65" s="12" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B65" s="18">
         <v>6</v>
       </c>
       <c r="C65" s="13" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="66" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A66" s="12" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B66" s="18">
         <v>6</v>
       </c>
       <c r="C66" s="13" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="67" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A67" s="12" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B67" s="18">
         <v>6</v>
       </c>
       <c r="C67" s="13" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="68" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A68" s="12" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B68" s="18">
         <v>5.5</v>
       </c>
       <c r="C68" s="13" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="69" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A69" s="12" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B69" s="18">
         <v>6</v>
       </c>
       <c r="C69" s="13" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="70" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A70" s="12" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B70" s="18">
         <v>5.5</v>
       </c>
       <c r="C70" s="13" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="71" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A71" s="12" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B71" s="18">
         <v>6</v>
       </c>
       <c r="C71" s="13" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="72" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A72" s="12" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B72" s="18">
         <v>5.5</v>
       </c>
       <c r="C72" s="13" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="73" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A73" s="12" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B73" s="18">
         <v>6</v>
       </c>
       <c r="C73" s="13" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="74" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A74" s="12" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B74" s="18">
         <v>5.5</v>
       </c>
       <c r="C74" s="13" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="75" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A75" s="12" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B75" s="18">
         <v>6</v>
       </c>
       <c r="C75" s="13" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="76" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A76" s="12" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B76" s="18">
         <v>5.5</v>
       </c>
       <c r="C76" s="13" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="77" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A77" s="12" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B77" s="18">
         <v>5.5</v>
       </c>
       <c r="C77" s="13" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="78" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A78" s="12" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B78" s="18">
         <v>5.5</v>
       </c>
       <c r="C78" s="13" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="79" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A79" s="12" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B79" s="18">
         <v>5.5</v>
       </c>
       <c r="C79" s="13" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="80" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A80" s="12" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B80" s="18">
         <v>6</v>
       </c>
       <c r="C80" s="13" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="81" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A81" s="12" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B81" s="18">
         <v>6</v>
       </c>
       <c r="C81" s="13" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="82" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A82" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B82" s="18">
         <v>10</v>
       </c>
       <c r="C82" s="13" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="83" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A83" s="12" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B83" s="18">
         <v>10</v>
       </c>
       <c r="C83" s="13" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="84" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A84" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B84" s="18">
         <v>15</v>
       </c>
       <c r="C84" s="13" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="85" spans="1:3" ht="21" x14ac:dyDescent="0.35">
-      <c r="A85" s="30" t="s">
-[...3 lines deleted...]
-      <c r="C85" s="30"/>
+      <c r="A85" s="37" t="s">
+        <v>111</v>
+      </c>
+      <c r="B85" s="37"/>
+      <c r="C85" s="37"/>
     </row>
     <row r="86" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A86" s="6" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B86" s="3">
         <v>36</v>
       </c>
       <c r="C86" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="87" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A87" s="6" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B87" s="3">
         <v>60</v>
       </c>
       <c r="C87" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="88" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A88" s="6" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B88" s="3">
         <v>150</v>
       </c>
       <c r="C88" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="89" spans="1:3" ht="21" x14ac:dyDescent="0.35">
-      <c r="A89" s="30" t="s">
-[...3 lines deleted...]
-      <c r="C89" s="30"/>
+      <c r="A89" s="37" t="s">
+        <v>156</v>
+      </c>
+      <c r="B89" s="37"/>
+      <c r="C89" s="37"/>
     </row>
     <row r="90" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A90" s="17" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B90" s="3">
         <v>25</v>
       </c>
       <c r="C90" s="4" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="91" spans="1:3" ht="21" x14ac:dyDescent="0.35">
-      <c r="A91" s="24" t="s">
-[...3 lines deleted...]
-      <c r="C91" s="26"/>
+      <c r="A91" s="22" t="s">
+        <v>102</v>
+      </c>
+      <c r="B91" s="23"/>
+      <c r="C91" s="24"/>
     </row>
     <row r="92" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A92" s="6" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B92" s="3">
         <v>0.35</v>
       </c>
       <c r="C92" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:3" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A93" s="27" t="s">
-[...3 lines deleted...]
-      <c r="C93" s="29"/>
+      <c r="A93" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="B93" s="35"/>
+      <c r="C93" s="36"/>
     </row>
     <row r="94" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A94" s="8" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B94" s="20">
         <v>11</v>
       </c>
       <c r="C94" s="14" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="95" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A95" s="8" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B95" s="20">
         <v>12</v>
       </c>
       <c r="C95" s="14" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="96" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A96" s="8" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B96" s="20">
         <v>13</v>
       </c>
       <c r="C96" s="14" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="97" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A97" s="8" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B97" s="20">
         <v>15</v>
       </c>
       <c r="C97" s="14" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="98" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A98" s="8" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B98" s="20">
         <v>17</v>
       </c>
       <c r="C98" s="14" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="99" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A99" s="8" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B99" s="20">
         <v>18.5</v>
       </c>
       <c r="C99" s="14" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="100" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A100" s="8" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B100" s="20">
         <v>20.5</v>
       </c>
       <c r="C100" s="14" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="101" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A101" s="8" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B101" s="20">
         <v>23.5</v>
       </c>
       <c r="C101" s="14" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="102" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A102" s="8" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B102" s="20">
         <v>25</v>
       </c>
       <c r="C102" s="14" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="103" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A103" s="8" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B103" s="20">
         <v>31</v>
       </c>
       <c r="C103" s="14" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="104" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A104" s="8" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B104" s="20">
         <v>42</v>
       </c>
       <c r="C104" s="14" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="105" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A105" s="8" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B105" s="20">
         <v>45</v>
       </c>
       <c r="C105" s="14" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="106" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A106" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B106" s="20">
         <v>53</v>
       </c>
       <c r="C106" s="14" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="107" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A107" s="8" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B107" s="20">
         <v>95</v>
       </c>
       <c r="C107" s="14" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="108" spans="1:3" ht="21" x14ac:dyDescent="0.35">
-      <c r="A108" s="24" t="s">
+      <c r="A108" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="B108" s="25"/>
-      <c r="C108" s="26"/>
+      <c r="B108" s="23"/>
+      <c r="C108" s="24"/>
     </row>
     <row r="109" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A109" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B109" s="21">
         <v>11</v>
       </c>
       <c r="C109" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="110" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A110" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B110" s="21">
         <v>12</v>
       </c>
       <c r="C110" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="111" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A111" s="8" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B111" s="21">
         <v>29.5</v>
       </c>
       <c r="C111" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="112" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A112" s="8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B112" s="21">
         <v>30</v>
       </c>
       <c r="C112" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="113" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A113" s="8" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B113" s="21">
         <v>35</v>
       </c>
       <c r="C113" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="114" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A114" s="8" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B114" s="21">
         <v>37</v>
       </c>
       <c r="C114" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="115" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A115" s="8" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B115" s="21">
         <v>46</v>
       </c>
       <c r="C115" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="116" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A116" s="8" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B116" s="21">
         <v>36</v>
       </c>
       <c r="C116" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="117" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A117" s="8" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B117" s="21">
         <v>40</v>
       </c>
       <c r="C117" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="118" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A118" s="8" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B118" s="21">
         <v>44</v>
       </c>
       <c r="C118" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="119" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A119" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B119" s="21">
         <v>46</v>
       </c>
       <c r="C119" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="120" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A120" s="8" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B120" s="21">
         <v>49</v>
       </c>
       <c r="C120" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="121" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A121" s="8" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B121" s="21">
         <v>55</v>
       </c>
       <c r="C121" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="122" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A122" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B122" s="21">
         <v>24</v>
       </c>
       <c r="C122" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="123" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A123" s="8" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="B123" s="21">
         <v>49</v>
       </c>
       <c r="C123" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="124" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A124" s="8" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B124" s="21">
         <v>71</v>
       </c>
       <c r="C124" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="125" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A125" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B125" s="21">
         <v>25</v>
       </c>
       <c r="C125" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="126" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A126" s="8" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B126" s="21">
         <v>97</v>
       </c>
       <c r="C126" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="127" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A127" s="8" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B127" s="21">
         <v>115</v>
       </c>
       <c r="C127" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="128" spans="1:3" ht="21" x14ac:dyDescent="0.35">
-      <c r="A128" s="24" t="s">
-[...3 lines deleted...]
-      <c r="C128" s="26"/>
+      <c r="A128" s="22" t="s">
+        <v>217</v>
+      </c>
+      <c r="B128" s="23"/>
+      <c r="C128" s="24"/>
     </row>
     <row r="129" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A129" s="8" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="B129" s="21">
         <v>33</v>
       </c>
       <c r="C129" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="130" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A130" s="8" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B130" s="21">
         <v>42</v>
       </c>
       <c r="C130" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="131" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A131" s="8" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B131" s="21">
         <v>58</v>
       </c>
       <c r="C131" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="132" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A132" s="8" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="B132" s="21">
         <v>52</v>
       </c>
       <c r="C132" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="133" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A133" s="8" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="B133" s="21">
         <v>62</v>
       </c>
       <c r="C133" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="134" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A134" s="8" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B134" s="21">
         <v>87</v>
       </c>
       <c r="C134" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="135" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A135" s="8" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B135" s="21">
         <v>93</v>
       </c>
       <c r="C135" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="136" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A136" s="8" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="B136" s="21">
         <v>145</v>
       </c>
       <c r="C136" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="137" spans="1:3" ht="21" x14ac:dyDescent="0.35">
-      <c r="A137" s="24" t="s">
+      <c r="A137" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="B137" s="25"/>
-      <c r="C137" s="26"/>
+      <c r="B137" s="23"/>
+      <c r="C137" s="24"/>
     </row>
     <row r="138" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A138" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B138" s="2">
         <v>15</v>
       </c>
       <c r="C138" s="15" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="139" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A139" s="8" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B139" s="2">
         <v>17.5</v>
       </c>
       <c r="C139" s="9" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="140" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A140" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B140" s="2">
         <v>16</v>
       </c>
       <c r="C140" s="15" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="141" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A141" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B141" s="2">
         <v>17</v>
       </c>
       <c r="C141" s="15" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="142" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A142" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B142" s="2">
         <v>19</v>
       </c>
       <c r="C142" s="15" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="143" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A143" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B143" s="2">
         <v>23</v>
       </c>
       <c r="C143" s="15" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="144" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A144" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B144" s="2">
         <v>20</v>
       </c>
       <c r="C144" s="15" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="145" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A145" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B145" s="2">
         <v>21</v>
       </c>
       <c r="C145" s="15" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="146" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A146" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B146" s="2">
         <v>22</v>
       </c>
       <c r="C146" s="15" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="147" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A147" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B147" s="2">
         <v>27</v>
       </c>
       <c r="C147" s="15" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="148" spans="1:3" ht="21" x14ac:dyDescent="0.25">
-      <c r="A148" s="39" t="s">
-[...3 lines deleted...]
-      <c r="C148" s="41"/>
+      <c r="A148" s="29" t="s">
+        <v>116</v>
+      </c>
+      <c r="B148" s="30"/>
+      <c r="C148" s="31"/>
     </row>
     <row r="149" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A149" s="6" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B149" s="3">
         <v>80</v>
       </c>
       <c r="C149" s="15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A150" s="6" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="B150" s="3">
         <v>80</v>
       </c>
       <c r="C150" s="15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A151" s="6" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B151" s="3">
         <v>80</v>
       </c>
       <c r="C151" s="15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A152" s="6" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="B152" s="3">
-        <v>110</v>
+        <v>80</v>
       </c>
       <c r="C152" s="15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A153" s="6" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="B153" s="3">
-        <v>110</v>
+        <v>80</v>
       </c>
       <c r="C153" s="15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A154" s="6" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B154" s="3">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="C154" s="15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A155" s="6" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="B155" s="3">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="C155" s="15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A156" s="6" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="B156" s="3">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="C156" s="15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:3" ht="21" x14ac:dyDescent="0.35">
-      <c r="A157" s="24" t="s">
-[...3 lines deleted...]
-      <c r="C157" s="26"/>
+      <c r="A157" s="22" t="s">
+        <v>105</v>
+      </c>
+      <c r="B157" s="23"/>
+      <c r="C157" s="24"/>
     </row>
     <row r="158" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A158" s="6" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B158" s="3">
         <v>2</v>
       </c>
       <c r="C158" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="159" spans="1:3" ht="21" x14ac:dyDescent="0.35">
-      <c r="A159" s="35" t="s">
+      <c r="A159" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="B159" s="36"/>
-      <c r="C159" s="37"/>
+      <c r="B159" s="26"/>
+      <c r="C159" s="27"/>
     </row>
     <row r="160" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A160" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B160" s="2">
         <v>0.2</v>
       </c>
       <c r="C160" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A161" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B161" s="2">
         <v>0.3</v>
       </c>
       <c r="C161" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A162" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B162" s="2">
         <v>0.3</v>
       </c>
       <c r="C162" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A163" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B163" s="2">
         <v>0.7</v>
       </c>
       <c r="C163" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A164" s="16" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B164" s="2">
-        <v>1</v>
+        <v>0.9</v>
       </c>
       <c r="C164" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A165" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B165" s="2">
         <v>1.6</v>
       </c>
       <c r="C165" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A166" s="16" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B166" s="2">
         <v>0.5</v>
       </c>
       <c r="C166" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A167" s="16" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B167" s="2">
         <v>0.9</v>
       </c>
       <c r="C167" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A168" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B168" s="2">
         <v>1.9</v>
       </c>
       <c r="C168" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A169" s="16" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B169" s="2">
         <v>2.2999999999999998</v>
       </c>
       <c r="C169" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A170" s="16" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B170" s="2">
         <v>2.6</v>
       </c>
       <c r="C170" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:3" ht="21" x14ac:dyDescent="0.25">
-      <c r="A171" s="39" t="s">
-[...3 lines deleted...]
-      <c r="C171" s="41"/>
+      <c r="A171" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="B171" s="30"/>
+      <c r="C171" s="31"/>
     </row>
     <row r="172" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A172" s="6" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B172" s="3">
         <v>0.25</v>
       </c>
       <c r="C172" s="15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A173" s="6" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="B173" s="3">
         <v>0.4</v>
       </c>
       <c r="C173" s="15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A174" s="6" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B174" s="3">
         <v>0.4</v>
       </c>
       <c r="C174" s="15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A175" s="6" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B175" s="3">
         <v>0.6</v>
       </c>
       <c r="C175" s="15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:3" ht="21" x14ac:dyDescent="0.25">
-      <c r="A176" s="39" t="s">
-[...3 lines deleted...]
-      <c r="C176" s="41"/>
+      <c r="A176" s="29" t="s">
+        <v>106</v>
+      </c>
+      <c r="B176" s="30"/>
+      <c r="C176" s="31"/>
     </row>
     <row r="177" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A177" s="6" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B177" s="3">
         <v>0.2</v>
       </c>
       <c r="C177" s="15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A178" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B178" s="3">
         <v>0.3</v>
       </c>
       <c r="C178" s="15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A179" s="6" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B179" s="3">
         <v>0.35</v>
       </c>
       <c r="C179" s="15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A180" s="6" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B180" s="3">
         <v>0.3</v>
       </c>
       <c r="C180" s="15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:3" ht="21" x14ac:dyDescent="0.35">
-      <c r="A181" s="35" t="s">
-[...3 lines deleted...]
-      <c r="C181" s="37"/>
+      <c r="A181" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B181" s="26"/>
+      <c r="C181" s="27"/>
     </row>
     <row r="182" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A182" s="1" t="s">
-        <v>19</v>
+        <v>225</v>
       </c>
       <c r="B182" s="2">
         <v>1.8</v>
       </c>
       <c r="C182" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A183" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B183" s="2">
         <v>2.5</v>
       </c>
       <c r="C183" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A184" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B184" s="2">
         <v>5</v>
       </c>
       <c r="C184" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A185" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B185" s="2">
         <v>3.8</v>
       </c>
       <c r="C185" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A186" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B186" s="3">
         <v>7.6</v>
       </c>
       <c r="C186" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A187" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B187" s="3">
-        <v>5.2</v>
+        <v>5.3</v>
       </c>
       <c r="C187" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A188" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B188" s="3">
-        <v>10.4</v>
+        <v>10.6</v>
       </c>
       <c r="C188" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A189" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B189" s="3">
         <v>7.1</v>
       </c>
       <c r="C189" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A190" s="1" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="B190" s="3">
         <v>14.2</v>
       </c>
       <c r="C190" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A191" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B191" s="3">
         <v>9.5</v>
       </c>
       <c r="C191" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A192" s="1" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B192" s="3">
         <v>19</v>
       </c>
       <c r="C192" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:3" ht="21" x14ac:dyDescent="0.35">
-      <c r="A193" s="38" t="s">
-[...3 lines deleted...]
-      <c r="C193" s="38"/>
+      <c r="A193" s="28" t="s">
+        <v>59</v>
+      </c>
+      <c r="B193" s="28"/>
+      <c r="C193" s="28"/>
     </row>
     <row r="194" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A194" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B194" s="2">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C194" s="4" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="195" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A195" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B195" s="2">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C195" s="4" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="196" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A196" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B196" s="2">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C196" s="4" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="197" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A197" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B197" s="2">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C197" s="4" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="198" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A198" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B198" s="2">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C198" s="4" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="199" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A199" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B199" s="2">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C199" s="4" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="200" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A200" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B200" s="2">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C200" s="4" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="201" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A201" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B201" s="2">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C201" s="4" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="202" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A202" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B202" s="2">
+        <v>12</v>
+      </c>
+      <c r="C202" s="4" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3" ht="21" x14ac:dyDescent="0.35">
+      <c r="A203" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B202" s="2">
-[...11 lines deleted...]
-      <c r="C203" s="26"/>
+      <c r="B203" s="23"/>
+      <c r="C203" s="24"/>
     </row>
     <row r="204" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A204" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B204" s="3">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C204" s="4" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="205" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A205" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B205" s="3">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C205" s="4" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="206" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A206" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B206" s="3">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C206" s="4" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="207" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A207" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B207" s="3">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C207" s="4" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="208" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A208" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B208" s="3">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C208" s="4" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="209" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A209" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B209" s="3">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C209" s="4" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="210" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A210" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B210" s="3">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C210" s="4" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="211" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A211" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B211" s="3">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C211" s="4" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="212" spans="1:3" ht="21" x14ac:dyDescent="0.25">
-      <c r="A212" s="39" t="s">
-[...3 lines deleted...]
-      <c r="C212" s="41"/>
+      <c r="A212" s="29" t="s">
+        <v>68</v>
+      </c>
+      <c r="B212" s="30"/>
+      <c r="C212" s="31"/>
     </row>
     <row r="213" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A213" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B213" s="3">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C213" s="4" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="214" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A214" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B214" s="3">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C214" s="4" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="215" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A215" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B215" s="3">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C215" s="4" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="216" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A216" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B216" s="3">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C216" s="4" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="217" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A217" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B217" s="3">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C217" s="4" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="218" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A218" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B218" s="3">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C218" s="4" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="219" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A219" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B219" s="3">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C219" s="4" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="220" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A220" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B220" s="3">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C220" s="4" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="28">
-    <mergeCell ref="A91:C91"/>
-[...10 lines deleted...]
-    <mergeCell ref="A128:C128"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="A93:C93"/>
     <mergeCell ref="A108:C108"/>
     <mergeCell ref="A49:C49"/>
     <mergeCell ref="A27:C27"/>
     <mergeCell ref="A54:C54"/>
     <mergeCell ref="A85:C85"/>
     <mergeCell ref="A64:C64"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="A20:C20"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A43:C43"/>
     <mergeCell ref="A89:C89"/>
+    <mergeCell ref="A91:C91"/>
+    <mergeCell ref="A159:C159"/>
+    <mergeCell ref="A193:C193"/>
+    <mergeCell ref="A203:C203"/>
+    <mergeCell ref="A212:C212"/>
+    <mergeCell ref="A137:C137"/>
+    <mergeCell ref="A171:C171"/>
+    <mergeCell ref="A176:C176"/>
+    <mergeCell ref="A181:C181"/>
+    <mergeCell ref="A148:C148"/>
+    <mergeCell ref="A157:C157"/>
+    <mergeCell ref="A128:C128"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Метизы</vt:lpstr>
     </vt:vector>