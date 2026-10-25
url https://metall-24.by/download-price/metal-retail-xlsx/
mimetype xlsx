--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -1,170 +1,212 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Ira\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19890" windowHeight="7620"/>
   </bookViews>
   <sheets>
     <sheet name="Металл" sheetId="7" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511" refMode="R1C1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E37" i="7" l="1"/>
+  <c r="E33" i="7" l="1"/>
+  <c r="E26" i="7" l="1"/>
+  <c r="E24" i="7"/>
+  <c r="E23" i="7"/>
+  <c r="E52" i="7"/>
+  <c r="E51" i="7"/>
+  <c r="E53" i="7"/>
+  <c r="E37" i="7"/>
+  <c r="E40" i="7"/>
+  <c r="E30" i="7"/>
+  <c r="E21" i="7" l="1"/>
+  <c r="E50" i="7"/>
+  <c r="E58" i="7"/>
+  <c r="E60" i="7"/>
+  <c r="E54" i="7"/>
+  <c r="E61" i="7"/>
+  <c r="E45" i="7" l="1"/>
+  <c r="E13" i="7" l="1"/>
+  <c r="E43" i="7" l="1"/>
+  <c r="E42" i="7" l="1"/>
+  <c r="E10" i="7"/>
+  <c r="E27" i="7" l="1"/>
+  <c r="E8" i="7" l="1"/>
+  <c r="E49" i="7" l="1"/>
+  <c r="E16" i="7" l="1"/>
+  <c r="E56" i="7" l="1"/>
+  <c r="E36" i="7" l="1"/>
+  <c r="E38" i="7"/>
+  <c r="E22" i="7" l="1"/>
+  <c r="E48" i="7"/>
+  <c r="E29" i="7" l="1"/>
+  <c r="E41" i="7" l="1"/>
+  <c r="E44" i="7"/>
   <c r="E46" i="7"/>
-  <c r="E13" i="7" l="1"/>
-[...9 lines deleted...]
-  <c r="E30" i="7" l="1"/>
+  <c r="E39" i="7"/>
+  <c r="E28" i="7"/>
   <c r="E31" i="7"/>
-  <c r="E43" i="7" l="1"/>
-[...5 lines deleted...]
-  <c r="E38" i="7"/>
   <c r="E32" i="7"/>
-  <c r="E24" i="7"/>
-[...4 lines deleted...]
-  <c r="E44" i="7"/>
+  <c r="E34" i="7"/>
+  <c r="E35" i="7"/>
   <c r="E7" i="7"/>
   <c r="E9" i="7"/>
   <c r="E11" i="7"/>
   <c r="E12" i="7"/>
   <c r="E14" i="7"/>
   <c r="E15" i="7"/>
   <c r="E6" i="7"/>
 </calcChain>
 </file>
 
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <authors>
+    <author>Ira</author>
+  </authors>
+  <commentList>
+    <comment ref="A39" authorId="0" shapeId="0">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Ira:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="230" uniqueCount="155">
   <si>
     <t>Частное предприятие  "Шаридан Трейд"</t>
   </si>
   <si>
     <t xml:space="preserve">Арматура стальная рифленая А500С (А3) </t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Вес 1 м.п.</t>
   </si>
   <si>
     <t>Длина</t>
   </si>
   <si>
     <t xml:space="preserve">Арматура рифленая  ф6мм  </t>
   </si>
   <si>
     <t>6м</t>
   </si>
   <si>
     <t xml:space="preserve">Арматура рифленая ф8мм  </t>
   </si>
   <si>
     <t xml:space="preserve">Арматура рифленая ф10мм  </t>
   </si>
   <si>
     <t>5,9м и 11,8м</t>
   </si>
   <si>
     <t>Арматура рифленая ф12мм</t>
   </si>
   <si>
     <t>Арматура рифленая ф14мм</t>
   </si>
   <si>
     <t>Арматура рифленая ф16мм</t>
   </si>
   <si>
     <t xml:space="preserve">Арматура рифленая ф20мм </t>
   </si>
   <si>
-    <t>Уголок стальной 40х40х4</t>
-[...4 lines deleted...]
-  <si>
     <t>Труба профильная</t>
   </si>
   <si>
     <t xml:space="preserve">Арматура композитная </t>
   </si>
   <si>
     <t>Арматура композитная  АКС-6 (бухта 50м)</t>
   </si>
   <si>
     <t>бухта 50м</t>
   </si>
   <si>
     <t>Арматура композитная  АКС-10 (бухта 50м)</t>
   </si>
   <si>
     <t>Проволока стальная  вязальная (мягкая) оцинкованная и черная</t>
   </si>
   <si>
     <t>при покупке от 1кг</t>
   </si>
   <si>
     <t>при покупке от 25кг</t>
   </si>
   <si>
     <t>Проволока оцинк. т/о ф1,2мм</t>
@@ -220,53 +262,50 @@
   <si>
     <t>Фиксатор "Стульчик" 10/15/20/25 (у)</t>
   </si>
   <si>
     <t>Фиксатор "Стульчик" 35/40/45/50</t>
   </si>
   <si>
     <t>Фиксатор для сыпучих оснований 25/30</t>
   </si>
   <si>
     <t>Фиксатор для сыпучих оснований 35/40</t>
   </si>
   <si>
     <t>Фиксатор для сыпучих оснований 40/45</t>
   </si>
   <si>
     <t>Трубка ПВХ ф22/25 (3м)</t>
   </si>
   <si>
     <t>Фиксатор для трубки ПВХ "Конус" ф22</t>
   </si>
   <si>
     <t>м2</t>
   </si>
   <si>
-    <t xml:space="preserve">Круг отрезной Луга 230х2,0х22 (металл ) </t>
-[...1 lines deleted...]
-  <si>
     <t>уп.</t>
   </si>
   <si>
     <t>Пленка поэлителеновая вторичная</t>
   </si>
   <si>
     <t>Пленка  120МКМ (150м2)</t>
   </si>
   <si>
     <t>упак.</t>
   </si>
   <si>
     <t>Перчатки</t>
   </si>
   <si>
     <t>Перчатки зеленые</t>
   </si>
   <si>
     <t>пара</t>
   </si>
   <si>
     <t>Перчатки оранжевые</t>
   </si>
   <si>
     <t>Пена монтажная</t>
@@ -322,68 +361,56 @@
   <si>
     <t>250шт.</t>
   </si>
   <si>
     <t>40шт.</t>
   </si>
   <si>
     <t xml:space="preserve">Круг MosTek  отрезной 125х1,0х22 (металл) </t>
   </si>
   <si>
     <t xml:space="preserve">Фиксатор для сыпучих оснований 50/55 </t>
   </si>
   <si>
     <t>Опт за 1шт. От мешка</t>
   </si>
   <si>
     <t>Наличный расчет, опт  (от 300руб)</t>
   </si>
   <si>
     <t>Уголок стальной 25х25х3</t>
   </si>
   <si>
     <t>Полоса стальная 40х4</t>
   </si>
   <si>
-    <t>Уголок стальной 32х32х4</t>
-[...1 lines deleted...]
-  <si>
     <t>Пленка  200МКМ (150м2)</t>
   </si>
   <si>
     <t>Труба профильная 60х30х2 ГОСТ</t>
   </si>
   <si>
-    <t>Круг Bohrer шлифовальный (обдирочный) Мастер 125х6,0х22,2 (металл)</t>
-[...7 lines deleted...]
-  <si>
     <t>Кордщетка Bohrer дисковая витая жесткая 125мм (толщ. проволоки 0,5мм) для УШМ</t>
   </si>
   <si>
     <t xml:space="preserve"> уп.</t>
   </si>
   <si>
     <t>Розница с НДС</t>
   </si>
   <si>
     <t>Опт от 100кг с НДС</t>
   </si>
   <si>
     <t>Ед. изм.</t>
   </si>
   <si>
     <t>Сетка сварная  100х100х3 ТУ (размер листа: 1м х 2м)</t>
   </si>
   <si>
     <t>Сетка сварная  100х100х4 ТУ (размер листа: 1м х 2м)</t>
   </si>
   <si>
     <t>Сетка сварная  100х100х5 ТУ (размер листа: 1м х 2м; 2м х 3м)</t>
   </si>
   <si>
     <t>Сетка сварная 50х50х3 ТУ (размер листа: 0,5м х 2м)</t>
@@ -391,68 +418,50 @@
   <si>
     <t>Цена за 1м2 розница</t>
   </si>
   <si>
     <t>Цена за 1м2 опт (от 100м2)</t>
   </si>
   <si>
     <t>Сетка сварная (из проволоки ВР-1) в листах</t>
   </si>
   <si>
     <t>Заглушки пластиковые на профильную трубу</t>
   </si>
   <si>
     <t>Фиксатор для арматуры, трубки ПВХ</t>
   </si>
   <si>
     <t>Отрезные и зачистные круги по металлу</t>
   </si>
   <si>
     <t>Электроды Континент МР-3 д.3 (упак. 1кг)</t>
   </si>
   <si>
     <t>Электроды Континент МР-3 д.3 (упак. 2,5кг)</t>
   </si>
   <si>
-    <t>Цена за 1шт.</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">Круг Bohrer  лепестковый торцевой КЛТ1 (прям) 125х22 Р60 </t>
   </si>
   <si>
     <t>Лист стальной</t>
   </si>
   <si>
     <t>Лист стальной г/к Ст3пс 3мм (1250х2500)</t>
   </si>
   <si>
     <t>Электроды Monolit МР-3 д.3 (упак. 2,5кг)</t>
   </si>
   <si>
     <t xml:space="preserve">Арматура рифленая ф25мм </t>
   </si>
   <si>
     <t>Проволока т/о ф1,2мм черная</t>
   </si>
   <si>
     <t>Электроды МР-3</t>
   </si>
   <si>
     <t>Уголок стальной 25х25х4</t>
   </si>
   <si>
     <t>Комплект для откатных ворот (6м): опора роликовая, заглушка для напрвляющей шины, ролик опорный, улавливатель нижний, улавливатель верхний, кронштейн (предотвращает раскачивание створок), ролик поддерживающий, шина направляющая (неоцинкованная) с модульностью 6м.</t>
@@ -476,146 +485,197 @@
     <t>Труба профильная 40х40х2 ГОСТ</t>
   </si>
   <si>
     <t>Уголок стальной</t>
   </si>
   <si>
     <t>Труба профильная 80х80х3 ТУ</t>
   </si>
   <si>
     <t>Арматура рифленая ф12мм (рыжая)</t>
   </si>
   <si>
     <t>Арматура рифленая ф10мм  (рыжая)</t>
   </si>
   <si>
     <t>Пена монтажная профессиональная ТЕХНОНИКОЛЬ 65 MAXIMUM</t>
   </si>
   <si>
     <t>Труба профильная 80х40х3 ТУ</t>
   </si>
   <si>
     <t>Труба профильная 100х100х3 ТУ</t>
   </si>
   <si>
     <t>Труба профильная 80х60х3 ГОСТ</t>
-  </si>
-[...1 lines deleted...]
-    <t>A1 (Viber) (Telegram) 8-029-685-99-83;  A1 8-029-610-00-49;                              info@metall-24.by;   Тел/факс 8-017-377-99-08;</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Безнал, терминал, </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
         <scheme val="minor"/>
       </rPr>
       <t>розница</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> до 300руб</t>
     </r>
   </si>
   <si>
     <t>Арматура рифленая ф16мм (рыжая)</t>
   </si>
   <si>
     <t>Сетка сварная  100х100х5 ГОСТ (размер листа: 2м х 3м)</t>
   </si>
   <si>
     <t>м3</t>
   </si>
   <si>
     <t>Сетка сварная 50х50х4 ТУ (размер листа: 0,5м х 2м)</t>
   </si>
   <si>
-    <t>Лист стальной г/к Ст3пс 1,5мм (1250х2500)</t>
-[...1 lines deleted...]
-  <si>
     <t>Труба профильная 100х50х3 ГОСТ</t>
   </si>
   <si>
     <t>12м</t>
   </si>
   <si>
     <t>Труба профильная 40х40х1,5 ТУ</t>
   </si>
   <si>
     <t>куски до 3м</t>
   </si>
   <si>
-    <t>куски до 4м</t>
-[...2 lines deleted...]
-    <t>09.09.2026г.</t>
+    <t>Масло для опалубки 10л</t>
+  </si>
+  <si>
+    <t>Уголок стальной 32х32х4</t>
+  </si>
+  <si>
+    <t>Уголок стальной 50х50х4</t>
+  </si>
+  <si>
+    <t>куски</t>
+  </si>
+  <si>
+    <t>Швеллер стальной</t>
+  </si>
+  <si>
+    <t>Швеллер 12П</t>
+  </si>
+  <si>
+    <t>Уголок стальной 75х75х5</t>
+  </si>
+  <si>
+    <t>Лист ПВЛ</t>
+  </si>
+  <si>
+    <t>Лист (ПВЛ) 406 (1200х(3000-3500)</t>
+  </si>
+  <si>
+    <t>Полоса стальная 25х4</t>
+  </si>
+  <si>
+    <t>Швеллер 16П</t>
+  </si>
+  <si>
+    <t>куски до 2м</t>
+  </si>
+  <si>
+    <t>Труба профильная 40х20х1,5 ТУ</t>
+  </si>
+  <si>
+    <t>Труба профильная 60х60х2 ГОСТ</t>
+  </si>
+  <si>
+    <t>Труба профильная 60х40х1,5 ГОСТ</t>
+  </si>
+  <si>
+    <t>Уголок стальной 35х35х4</t>
+  </si>
+  <si>
+    <t>Уголок стальной 40х40х4</t>
+  </si>
+  <si>
+    <t>Полоса стальная 50х4</t>
+  </si>
+  <si>
+    <t>Полоса стальная 100х4</t>
+  </si>
+  <si>
+    <t>Труба профильная 15х15х1,5 ГОСТ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Круг отрезной Луга 230х1,8х22 (металл ) </t>
+  </si>
+  <si>
+    <t>A1 (Viber) (Telegram) 8-029-685-99-83;  A1 8-029-610-00-49;                              info@metall-24.by;   Тел/факс 8-017-377-99-08; Сайт: metall-24.by</t>
+  </si>
+  <si>
+    <t>Труба профильная 40х40х1,5 ГОСТ</t>
+  </si>
+  <si>
+    <t>14.10.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="10">
+  <numFmts count="9">
     <numFmt numFmtId="164" formatCode="_-* #\ ##0.00_р_._-;\-* #\ ##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="dd\.mm\.yyyy"/>
     <numFmt numFmtId="166" formatCode="000000"/>
     <numFmt numFmtId="167" formatCode="_-* #\ ##0.000_р_._-;\-* #\ ##0.000_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #\ ##0_р_._-;\-* #\ ##0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="#\ ##0"/>
     <numFmt numFmtId="170" formatCode="#\ ##0.0"/>
     <numFmt numFmtId="171" formatCode="#\ ##0.00"/>
     <numFmt numFmtId="172" formatCode="_-* #\ ##0.0_р_._-;\-* #\ ##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-    <numFmt numFmtId="173" formatCode="0.00_ ;\-0.00\ "/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <charset val="204"/>
-[...6 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -707,50 +767,63 @@
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Tahoma"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Tahoma"/>
+      <charset val="1"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
@@ -823,339 +896,327 @@
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="101">
+  <cellXfs count="97">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="171" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="171" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="171" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="14" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="171" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="169" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...219 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -1421,1925 +1482,2138 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2">
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
-  <dimension ref="A1:G108"/>
+  <dimension ref="A1:G118"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A91" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C37" sqref="C37"/>
+    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H5" sqref="H5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="41.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="12" style="2" customWidth="1"/>
     <col min="3" max="3" width="11" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" customWidth="1"/>
     <col min="10" max="10" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="79" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="82"/>
-[...3 lines deleted...]
-      <c r="F1" s="82"/>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
     </row>
     <row r="2" spans="1:7" ht="39" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="83" t="s">
-[...6 lines deleted...]
-      <c r="F2" s="83"/>
+      <c r="A2" s="80" t="s">
+        <v>152</v>
+      </c>
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="80"/>
+      <c r="E2" s="80"/>
+      <c r="F2" s="80"/>
     </row>
     <row r="3" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="84" t="s">
-[...6 lines deleted...]
-      <c r="F3" s="86"/>
+      <c r="A3" s="81" t="s">
+        <v>154</v>
+      </c>
+      <c r="B3" s="82"/>
+      <c r="C3" s="82"/>
+      <c r="D3" s="82"/>
+      <c r="E3" s="82"/>
+      <c r="F3" s="83"/>
     </row>
     <row r="4" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="72" t="s">
+      <c r="A4" s="71" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="72"/>
-[...3 lines deleted...]
-      <c r="F4" s="72"/>
+      <c r="B4" s="71"/>
+      <c r="C4" s="71"/>
+      <c r="D4" s="71"/>
+      <c r="E4" s="71"/>
+      <c r="F4" s="71"/>
     </row>
     <row r="5" spans="1:7" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="56" t="s">
-        <v>136</v>
+      <c r="B5" s="54" t="s">
+        <v>122</v>
       </c>
       <c r="C5" s="29" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="38" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="5">
-        <v>0.68</v>
+        <v>0.6</v>
       </c>
       <c r="C6" s="5">
-        <v>0.64</v>
+        <v>0.53</v>
       </c>
       <c r="D6" s="6">
         <v>0.22500000000000001</v>
       </c>
       <c r="E6" s="7">
         <f>C6/D6*1000</f>
-        <v>2844.4444444444443</v>
+        <v>2355.5555555555557</v>
       </c>
       <c r="F6" s="26" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="9">
-        <v>1.22</v>
+        <v>1</v>
       </c>
       <c r="C7" s="5">
-        <v>1.1299999999999999</v>
+        <v>0.95</v>
       </c>
       <c r="D7" s="6">
         <v>0.4</v>
       </c>
       <c r="E7" s="7">
         <f t="shared" ref="E7:E15" si="0">C7/D7*1000</f>
-        <v>2824.9999999999995</v>
+        <v>2374.9999999999995</v>
       </c>
       <c r="F7" s="26" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="55" t="s">
-        <v>130</v>
+      <c r="A8" s="53" t="s">
+        <v>117</v>
       </c>
       <c r="B8" s="5">
-        <v>1.5</v>
+        <v>1.3</v>
       </c>
       <c r="C8" s="5">
-        <v>1.5</v>
+        <v>1.3</v>
       </c>
       <c r="D8" s="6">
         <v>0.625</v>
       </c>
       <c r="E8" s="7">
         <f t="shared" ref="E8" si="1">C8/D8*1000</f>
-        <v>2400</v>
+        <v>2080</v>
       </c>
       <c r="F8" s="27" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="39" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="5">
-        <v>1.78</v>
+        <v>1.48</v>
       </c>
       <c r="C9" s="5">
-        <v>1.7</v>
+        <v>1.4</v>
       </c>
       <c r="D9" s="6">
         <v>0.625</v>
       </c>
       <c r="E9" s="7">
         <f t="shared" si="0"/>
-        <v>2719.9999999999995</v>
+        <v>2239.9999999999995</v>
       </c>
       <c r="F9" s="27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="55" t="s">
-        <v>129</v>
+      <c r="A10" s="53" t="s">
+        <v>116</v>
       </c>
       <c r="B10" s="5">
-        <v>1.9</v>
+        <v>1.7</v>
       </c>
       <c r="C10" s="5">
-        <v>1.9</v>
+        <v>1.7</v>
       </c>
       <c r="D10" s="6">
         <v>0.89</v>
       </c>
       <c r="E10" s="7">
         <f t="shared" ref="E10" si="2">C10/D10*1000</f>
-        <v>2134.8314606741574</v>
+        <v>1910.1123595505619</v>
       </c>
       <c r="F10" s="27" t="s">
-        <v>145</v>
+        <v>130</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="39" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="5">
-        <v>2.5499999999999998</v>
+        <v>1.97</v>
       </c>
       <c r="C11" s="5">
-        <v>2.2999999999999998</v>
+        <v>1.85</v>
       </c>
       <c r="D11" s="6">
         <v>0.89</v>
       </c>
       <c r="E11" s="7">
         <f t="shared" si="0"/>
-        <v>2584.2696629213478</v>
+        <v>2078.6516853932585</v>
       </c>
       <c r="F11" s="27" t="s">
         <v>9</v>
       </c>
       <c r="G11" s="10"/>
     </row>
     <row r="12" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="39" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="5">
-        <v>3.5</v>
+        <v>3.2</v>
       </c>
       <c r="C12" s="5">
-        <v>3.2</v>
+        <v>2.9</v>
       </c>
       <c r="D12" s="6">
         <v>1.21</v>
       </c>
       <c r="E12" s="7">
         <f t="shared" si="0"/>
-        <v>2644.6280991735539</v>
+        <v>2396.6942148760331</v>
       </c>
       <c r="F12" s="28" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="55" t="s">
-        <v>137</v>
+      <c r="A13" s="53" t="s">
+        <v>123</v>
       </c>
       <c r="B13" s="5">
-        <v>3.3</v>
+        <v>2.8</v>
       </c>
       <c r="C13" s="5">
-        <v>3.3</v>
+        <v>2.8</v>
       </c>
       <c r="D13" s="6">
         <v>1.58</v>
       </c>
       <c r="E13" s="7">
         <f t="shared" ref="E13" si="3">C13/D13*1000</f>
-        <v>2088.6075949367087</v>
+        <v>1772.1518987341772</v>
       </c>
       <c r="F13" s="28" t="s">
-        <v>9</v>
+        <v>134</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="39" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="5">
-        <v>4.5999999999999996</v>
+        <v>3.9</v>
       </c>
       <c r="C14" s="5">
-        <v>4.2</v>
+        <v>3.65</v>
       </c>
       <c r="D14" s="6">
         <v>1.58</v>
       </c>
       <c r="E14" s="7">
         <f t="shared" si="0"/>
-        <v>2658.2278481012659</v>
+        <v>2310.1265822784808</v>
       </c>
       <c r="F14" s="28" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="39" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="5">
-        <v>7.2</v>
+        <v>6.65</v>
       </c>
       <c r="C15" s="5">
-        <v>6.55</v>
+        <v>6.1</v>
       </c>
       <c r="D15" s="6">
         <v>2.4700000000000002</v>
       </c>
       <c r="E15" s="7">
         <f t="shared" si="0"/>
-        <v>2651.8218623481775</v>
+        <v>2469.6356275303638</v>
       </c>
       <c r="F15" s="27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="55" t="s">
-        <v>116</v>
+      <c r="A16" s="53" t="s">
+        <v>103</v>
       </c>
       <c r="B16" s="5">
-        <v>11.2</v>
+        <v>10.5</v>
       </c>
       <c r="C16" s="5">
-        <v>10.199999999999999</v>
+        <v>9.5</v>
       </c>
       <c r="D16" s="6">
         <v>3.85</v>
       </c>
       <c r="E16" s="7">
         <f t="shared" ref="E16" si="4">C16/D16*1000</f>
-        <v>2649.3506493506488</v>
+        <v>2467.5324675324678</v>
       </c>
       <c r="F16" s="27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="72" t="s">
-[...6 lines deleted...]
-      <c r="F17" s="72"/>
+      <c r="A17" s="71" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="71"/>
+      <c r="C17" s="71"/>
+      <c r="D17" s="71"/>
+      <c r="E17" s="71"/>
+      <c r="F17" s="71"/>
     </row>
     <row r="18" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="57" t="s">
-[...4 lines deleted...]
-      <c r="D18" s="59"/>
+      <c r="A18" s="58" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="59"/>
+      <c r="C18" s="59"/>
+      <c r="D18" s="60"/>
       <c r="E18" s="31">
         <v>38</v>
       </c>
       <c r="F18" s="8" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="57" t="s">
-[...4 lines deleted...]
-      <c r="D19" s="59"/>
+      <c r="A19" s="58" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="59"/>
+      <c r="C19" s="59"/>
+      <c r="D19" s="60"/>
       <c r="E19" s="15">
         <v>85</v>
       </c>
       <c r="F19" s="8" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="73" t="s">
-[...6 lines deleted...]
-      <c r="F20" s="76"/>
+      <c r="A20" s="76" t="s">
+        <v>58</v>
+      </c>
+      <c r="B20" s="77"/>
+      <c r="C20" s="77"/>
+      <c r="D20" s="77"/>
+      <c r="E20" s="87"/>
+      <c r="F20" s="78"/>
     </row>
     <row r="21" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="39" t="s">
-        <v>82</v>
+      <c r="A21" s="53" t="s">
+        <v>140</v>
       </c>
       <c r="B21" s="5">
-        <v>3.8</v>
+        <v>3.35</v>
       </c>
       <c r="C21" s="5">
-        <v>3.6</v>
+        <v>3.1</v>
       </c>
       <c r="D21" s="6">
-        <v>1.26</v>
+        <v>0.83</v>
       </c>
       <c r="E21" s="7">
         <f t="shared" ref="E21" si="5">C21/D21*1000</f>
-        <v>2857.1428571428573</v>
+        <v>3734.939759036145</v>
       </c>
       <c r="F21" s="27" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="22" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-      <c r="F22" s="89"/>
+    <row r="22" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="39" t="s">
+        <v>79</v>
+      </c>
+      <c r="B22" s="5">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="C22" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="D22" s="6">
+        <v>1.34</v>
+      </c>
+      <c r="E22" s="7">
+        <f t="shared" ref="E22" si="6">C22/D22*1000</f>
+        <v>3358.2089552238804</v>
+      </c>
+      <c r="F22" s="27" t="s">
+        <v>6</v>
+      </c>
     </row>
     <row r="23" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="54" t="s">
-[...15 lines deleted...]
-      <c r="F23" s="14" t="s">
+      <c r="A23" s="53" t="s">
+        <v>148</v>
+      </c>
+      <c r="B23" s="5">
+        <v>5.6</v>
+      </c>
+      <c r="C23" s="5">
+        <v>5.25</v>
+      </c>
+      <c r="D23" s="6">
+        <v>1.64</v>
+      </c>
+      <c r="E23" s="7">
+        <f t="shared" ref="E23" si="7">C23/D23*1000</f>
+        <v>3201.2195121951222</v>
+      </c>
+      <c r="F23" s="27" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="30" t="s">
-[...15 lines deleted...]
-      <c r="F24" s="14" t="s">
+      <c r="A24" s="53" t="s">
+        <v>149</v>
+      </c>
+      <c r="B24" s="5">
+        <v>12.8</v>
+      </c>
+      <c r="C24" s="5">
+        <v>11.9</v>
+      </c>
+      <c r="D24" s="6">
+        <v>3.15</v>
+      </c>
+      <c r="E24" s="7">
+        <f t="shared" ref="E24" si="8">C24/D24*1000</f>
+        <v>3777.7777777777783</v>
+      </c>
+      <c r="F24" s="27" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="25" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      </c>
+    <row r="25" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="84" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" s="85"/>
+      <c r="C25" s="85"/>
+      <c r="D25" s="85"/>
+      <c r="E25" s="85"/>
+      <c r="F25" s="86"/>
     </row>
     <row r="26" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="30" t="s">
-        <v>64</v>
+      <c r="A26" s="52" t="s">
+        <v>150</v>
       </c>
       <c r="B26" s="11">
-        <v>3.9</v>
+        <v>2.1</v>
       </c>
       <c r="C26" s="11">
-        <v>3.65</v>
+        <v>1.95</v>
       </c>
       <c r="D26" s="13">
-        <v>1.31</v>
+        <v>0.63</v>
       </c>
       <c r="E26" s="12">
-        <f t="shared" si="7"/>
-        <v>2786.2595419847326</v>
+        <f t="shared" ref="E26" si="9">C26/D26*1000</f>
+        <v>3095.2380952380954</v>
       </c>
       <c r="F26" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="30" t="s">
-        <v>65</v>
+      <c r="A27" s="52" t="s">
+        <v>112</v>
       </c>
       <c r="B27" s="11">
-        <v>4.7</v>
+        <v>2.6</v>
       </c>
       <c r="C27" s="11">
-        <v>4.4000000000000004</v>
+        <v>2.4</v>
       </c>
       <c r="D27" s="13">
-        <v>1.7</v>
+        <v>0.87</v>
       </c>
       <c r="E27" s="12">
-        <f t="shared" si="7"/>
-        <v>2588.2352941176473</v>
+        <f t="shared" ref="E27" si="10">C27/D27*1000</f>
+        <v>2758.6206896551721</v>
       </c>
       <c r="F27" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="54" t="s">
-        <v>144</v>
+      <c r="A28" s="30" t="s">
+        <v>59</v>
       </c>
       <c r="B28" s="11">
-        <v>5</v>
+        <v>2.95</v>
       </c>
       <c r="C28" s="11">
-        <v>4.9000000000000004</v>
+        <v>2.8</v>
       </c>
       <c r="D28" s="13">
-        <v>1.78</v>
+        <v>1.08</v>
       </c>
       <c r="E28" s="12">
-        <f t="shared" si="7"/>
-        <v>2752.8089887640454</v>
+        <f t="shared" ref="E28:E38" si="11">C28/D28*1000</f>
+        <v>2592.5925925925922</v>
       </c>
       <c r="F28" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="54" t="s">
-        <v>126</v>
+      <c r="A29" s="30" t="s">
+        <v>60</v>
       </c>
       <c r="B29" s="11">
-        <v>6.45</v>
+        <v>4.55</v>
       </c>
       <c r="C29" s="11">
-        <v>6.05</v>
+        <v>4.2</v>
       </c>
       <c r="D29" s="13">
-        <v>2.33</v>
+        <v>1.7</v>
       </c>
       <c r="E29" s="12">
-        <f t="shared" si="7"/>
-        <v>2596.56652360515</v>
+        <f t="shared" si="11"/>
+        <v>2470.5882352941176</v>
       </c>
       <c r="F29" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="30" t="s">
-        <v>85</v>
+      <c r="A30" s="52" t="s">
+        <v>143</v>
       </c>
       <c r="B30" s="11">
-        <v>7.4</v>
+        <v>3.45</v>
       </c>
       <c r="C30" s="11">
-        <v>6.95</v>
+        <v>3.2</v>
       </c>
       <c r="D30" s="13">
-        <v>2.65</v>
+        <v>1.31</v>
       </c>
       <c r="E30" s="12">
-        <f t="shared" ref="E30" si="8">C30/D30*1000</f>
-        <v>2622.6415094339623</v>
+        <f t="shared" ref="E30" si="12">C30/D30*1000</f>
+        <v>2442.7480916030536</v>
       </c>
       <c r="F30" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="30" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B31" s="11">
-        <v>8.1999999999999993</v>
+        <v>3.75</v>
       </c>
       <c r="C31" s="11">
-        <v>7.7</v>
+        <v>3.5</v>
       </c>
       <c r="D31" s="13">
-        <v>2.96</v>
+        <v>1.31</v>
       </c>
       <c r="E31" s="12">
-        <f t="shared" si="7"/>
-        <v>2601.3513513513512</v>
+        <f t="shared" si="11"/>
+        <v>2671.7557251908393</v>
       </c>
       <c r="F31" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="30" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="B32" s="11">
-        <v>11</v>
+        <v>4.55</v>
       </c>
       <c r="C32" s="11">
-        <v>10.199999999999999</v>
+        <v>4.2</v>
       </c>
       <c r="D32" s="13">
-        <v>4.3099999999999996</v>
+        <v>1.7</v>
       </c>
       <c r="E32" s="12">
-        <f>C32/D32*1000</f>
-        <v>2366.5893271461719</v>
+        <f t="shared" si="11"/>
+        <v>2470.5882352941176</v>
       </c>
       <c r="F32" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="30" t="s">
-        <v>68</v>
+      <c r="A33" s="52" t="s">
+        <v>129</v>
       </c>
       <c r="B33" s="11">
-        <v>13.4</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="C33" s="11">
-        <v>12.4</v>
+        <v>4.7</v>
       </c>
       <c r="D33" s="13">
-        <v>5.25</v>
+        <v>1.78</v>
       </c>
       <c r="E33" s="12">
-        <f t="shared" ref="E33:E38" si="9">C33/D33*1000</f>
-        <v>2361.9047619047619</v>
+        <f t="shared" ref="E33" si="13">C33/D33*1000</f>
+        <v>2640.4494382022472</v>
       </c>
       <c r="F33" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="54" t="s">
-        <v>132</v>
+      <c r="A34" s="52" t="s">
+        <v>153</v>
       </c>
       <c r="B34" s="11">
-        <v>13.4</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="C34" s="11">
-        <v>12.4</v>
+        <v>4.8</v>
       </c>
       <c r="D34" s="13">
-        <v>5.25</v>
+        <v>1.78</v>
       </c>
       <c r="E34" s="12">
-        <f t="shared" ref="E34:E35" si="10">C34/D34*1000</f>
-        <v>2361.9047619047619</v>
+        <f t="shared" si="11"/>
+        <v>2696.629213483146</v>
       </c>
       <c r="F34" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="54" t="s">
-        <v>134</v>
+      <c r="A35" s="52" t="s">
+        <v>113</v>
       </c>
       <c r="B35" s="11">
-        <v>16.2</v>
+        <v>6.25</v>
       </c>
       <c r="C35" s="11">
-        <v>15</v>
+        <v>5.7</v>
       </c>
       <c r="D35" s="13">
-        <v>6.2</v>
+        <v>2.33</v>
       </c>
       <c r="E35" s="12">
-        <f t="shared" si="10"/>
-        <v>2419.3548387096776</v>
+        <f t="shared" si="11"/>
+        <v>2446.3519313304723</v>
       </c>
       <c r="F35" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="54" t="s">
-        <v>128</v>
+      <c r="A36" s="30" t="s">
+        <v>81</v>
       </c>
       <c r="B36" s="11">
-        <v>17.5</v>
+        <v>7.1</v>
       </c>
       <c r="C36" s="11">
-        <v>16.3</v>
+        <v>6.55</v>
       </c>
       <c r="D36" s="13">
-        <v>7.12</v>
+        <v>2.65</v>
       </c>
       <c r="E36" s="12">
-        <f t="shared" si="9"/>
-        <v>2289.325842696629</v>
+        <f t="shared" ref="E36:E37" si="14">C36/D36*1000</f>
+        <v>2471.6981132075471</v>
       </c>
       <c r="F36" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="54" t="s">
-        <v>142</v>
+      <c r="A37" s="52" t="s">
+        <v>145</v>
       </c>
       <c r="B37" s="11">
-        <v>19.8</v>
+        <v>6.5</v>
       </c>
       <c r="C37" s="11">
-        <v>17.899999999999999</v>
+        <v>6</v>
       </c>
       <c r="D37" s="13">
-        <v>6.65</v>
+        <v>2.25</v>
       </c>
       <c r="E37" s="12">
-        <f t="shared" ref="E37" si="11">C37/D37*1000</f>
-        <v>2691.7293233082705</v>
+        <f t="shared" si="14"/>
+        <v>2666.6666666666665</v>
       </c>
       <c r="F37" s="14" t="s">
-        <v>143</v>
+        <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="54" t="s">
-        <v>133</v>
+      <c r="A38" s="30" t="s">
+        <v>63</v>
       </c>
       <c r="B38" s="11">
-        <v>23</v>
+        <v>7.9</v>
       </c>
       <c r="C38" s="11">
-        <v>21</v>
+        <v>7.3</v>
       </c>
       <c r="D38" s="13">
-        <v>9.02</v>
+        <v>2.96</v>
       </c>
       <c r="E38" s="12">
-        <f t="shared" si="9"/>
-        <v>2328.1596452328158</v>
+        <f t="shared" si="11"/>
+        <v>2466.2162162162163</v>
       </c>
       <c r="F38" s="14" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="39" spans="1:6" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="72" t="s">
+    <row r="39" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="30" t="s">
+        <v>64</v>
+      </c>
+      <c r="B39" s="11">
+        <v>10.5</v>
+      </c>
+      <c r="C39" s="11">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="D39" s="13">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="E39" s="12">
+        <f>C39/D39*1000</f>
+        <v>2273.7819025522044</v>
+      </c>
+      <c r="F39" s="14" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="52" t="s">
+        <v>144</v>
+      </c>
+      <c r="B40" s="11">
+        <v>9.6</v>
+      </c>
+      <c r="C40" s="11">
+        <v>8.9</v>
+      </c>
+      <c r="D40" s="13">
+        <v>3.59</v>
+      </c>
+      <c r="E40" s="12">
+        <f t="shared" ref="E40" si="15">C40/D40*1000</f>
+        <v>2479.1086350974933</v>
+      </c>
+      <c r="F40" s="14" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="30" t="s">
+        <v>65</v>
+      </c>
+      <c r="B41" s="11">
+        <v>12.7</v>
+      </c>
+      <c r="C41" s="11">
+        <v>11.7</v>
+      </c>
+      <c r="D41" s="13">
+        <v>5.25</v>
+      </c>
+      <c r="E41" s="12">
+        <f t="shared" ref="E41:E46" si="16">C41/D41*1000</f>
+        <v>2228.5714285714284</v>
+      </c>
+      <c r="F41" s="14" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="52" t="s">
+        <v>119</v>
+      </c>
+      <c r="B42" s="11">
+        <v>12.5</v>
+      </c>
+      <c r="C42" s="11">
+        <v>11.9</v>
+      </c>
+      <c r="D42" s="13">
+        <v>5.25</v>
+      </c>
+      <c r="E42" s="12">
+        <f t="shared" ref="E42:E43" si="17">C42/D42*1000</f>
+        <v>2266.6666666666665</v>
+      </c>
+      <c r="F42" s="14" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="52" t="s">
+        <v>121</v>
+      </c>
+      <c r="B43" s="11">
+        <v>15.5</v>
+      </c>
+      <c r="C43" s="11">
+        <v>14.2</v>
+      </c>
+      <c r="D43" s="13">
+        <v>6.2</v>
+      </c>
+      <c r="E43" s="12">
+        <f t="shared" si="17"/>
+        <v>2290.322580645161</v>
+      </c>
+      <c r="F43" s="14" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="52" t="s">
+        <v>115</v>
+      </c>
+      <c r="B44" s="11">
+        <v>17.2</v>
+      </c>
+      <c r="C44" s="11">
+        <v>15.9</v>
+      </c>
+      <c r="D44" s="13">
+        <v>7.12</v>
+      </c>
+      <c r="E44" s="12">
+        <f t="shared" si="16"/>
+        <v>2233.1460674157306</v>
+      </c>
+      <c r="F44" s="14" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="52" t="s">
         <v>127</v>
       </c>
-      <c r="B39" s="72"/>
-[...15 lines deleted...]
-      <c r="D40" s="6">
+      <c r="B45" s="11">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="C45" s="11">
+        <v>17.3</v>
+      </c>
+      <c r="D45" s="13">
+        <v>6.65</v>
+      </c>
+      <c r="E45" s="12">
+        <f t="shared" ref="E45" si="18">C45/D45*1000</f>
+        <v>2601.5037593984962</v>
+      </c>
+      <c r="F45" s="14" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="52" t="s">
+        <v>120</v>
+      </c>
+      <c r="B46" s="11">
+        <v>21.5</v>
+      </c>
+      <c r="C46" s="11">
+        <v>20</v>
+      </c>
+      <c r="D46" s="13">
+        <v>9.02</v>
+      </c>
+      <c r="E46" s="12">
+        <f t="shared" si="16"/>
+        <v>2217.2949002217297</v>
+      </c>
+      <c r="F46" s="14" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="71" t="s">
+        <v>114</v>
+      </c>
+      <c r="B47" s="71"/>
+      <c r="C47" s="71"/>
+      <c r="D47" s="71"/>
+      <c r="E47" s="71"/>
+      <c r="F47" s="71"/>
+    </row>
+    <row r="48" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="B48" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="C48" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="D48" s="6">
         <v>1.1200000000000001</v>
       </c>
-      <c r="E40" s="7">
-[...3 lines deleted...]
-      <c r="F40" s="27" t="s">
+      <c r="E48" s="7">
+        <f>C48/D48*1000</f>
+        <v>3839.2857142857138</v>
+      </c>
+      <c r="F48" s="27" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="41" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B41" s="5">
+    <row r="49" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="B49" s="5">
+        <v>5.7</v>
+      </c>
+      <c r="C49" s="5">
+        <v>5.6</v>
+      </c>
+      <c r="D49" s="6">
+        <v>1.46</v>
+      </c>
+      <c r="E49" s="7">
+        <f>C49/D49*1000</f>
+        <v>3835.6164383561641</v>
+      </c>
+      <c r="F49" s="27" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="53" t="s">
+        <v>132</v>
+      </c>
+      <c r="B50" s="5">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="C50" s="5">
+        <v>7.7</v>
+      </c>
+      <c r="D50" s="6">
+        <v>2</v>
+      </c>
+      <c r="E50" s="7">
+        <f>C50/D50*1000</f>
+        <v>3850</v>
+      </c>
+      <c r="F50" s="27" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="53" t="s">
+        <v>146</v>
+      </c>
+      <c r="B51" s="5">
+        <v>8.5</v>
+      </c>
+      <c r="C51" s="5">
+        <v>7.9</v>
+      </c>
+      <c r="D51" s="6">
+        <v>2.17</v>
+      </c>
+      <c r="E51" s="7">
+        <f>C51/D51*1000</f>
+        <v>3640.5529953917057</v>
+      </c>
+      <c r="F51" s="27" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="53" t="s">
+        <v>147</v>
+      </c>
+      <c r="B52" s="5">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="C52" s="5">
+        <v>8</v>
+      </c>
+      <c r="D52" s="6">
+        <v>2.5</v>
+      </c>
+      <c r="E52" s="7">
+        <f>C52/D52*1000</f>
+        <v>3200</v>
+      </c>
+      <c r="F52" s="27" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="53" t="s">
+        <v>133</v>
+      </c>
+      <c r="B53" s="5">
+        <v>11.9</v>
+      </c>
+      <c r="C53" s="5">
+        <v>11</v>
+      </c>
+      <c r="D53" s="6">
+        <v>3.17</v>
+      </c>
+      <c r="E53" s="7">
+        <f t="shared" ref="E53" si="19">C53/D53*1000</f>
+        <v>3470.0315457413253</v>
+      </c>
+      <c r="F53" s="27" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="53" t="s">
+        <v>137</v>
+      </c>
+      <c r="B54" s="5">
+        <v>23</v>
+      </c>
+      <c r="C54" s="5">
+        <v>21.5</v>
+      </c>
+      <c r="D54" s="6">
+        <v>5.85</v>
+      </c>
+      <c r="E54" s="7">
+        <f t="shared" ref="E54" si="20">C54/D54*1000</f>
+        <v>3675.2136752136753</v>
+      </c>
+      <c r="F54" s="27" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="71" t="s">
+        <v>138</v>
+      </c>
+      <c r="B55" s="71"/>
+      <c r="C55" s="71"/>
+      <c r="D55" s="71"/>
+      <c r="E55" s="71"/>
+      <c r="F55" s="71"/>
+    </row>
+    <row r="56" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="53" t="s">
+        <v>139</v>
+      </c>
+      <c r="B56" s="5">
+        <v>210</v>
+      </c>
+      <c r="C56" s="5">
+        <v>200</v>
+      </c>
+      <c r="D56" s="6">
+        <v>59</v>
+      </c>
+      <c r="E56" s="7">
+        <f t="shared" ref="E56" si="21">C56/D56*1000</f>
+        <v>3389.8305084745762</v>
+      </c>
+      <c r="F56" s="27" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="71" t="s">
+        <v>100</v>
+      </c>
+      <c r="B57" s="71"/>
+      <c r="C57" s="71"/>
+      <c r="D57" s="71"/>
+      <c r="E57" s="71"/>
+      <c r="F57" s="71"/>
+    </row>
+    <row r="58" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="53" t="s">
+        <v>101</v>
+      </c>
+      <c r="B58" s="5">
+        <v>190</v>
+      </c>
+      <c r="C58" s="5">
+        <v>160</v>
+      </c>
+      <c r="D58" s="6">
+        <v>77</v>
+      </c>
+      <c r="E58" s="7">
+        <f t="shared" ref="E58" si="22">C58/D58*1000</f>
+        <v>2077.9220779220777</v>
+      </c>
+      <c r="F58" s="27" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="76" t="s">
+        <v>135</v>
+      </c>
+      <c r="B59" s="77"/>
+      <c r="C59" s="77"/>
+      <c r="D59" s="77"/>
+      <c r="E59" s="77"/>
+      <c r="F59" s="78"/>
+    </row>
+    <row r="60" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="53" t="s">
+        <v>136</v>
+      </c>
+      <c r="B60" s="5">
+        <v>44.5</v>
+      </c>
+      <c r="C60" s="5">
+        <v>41.5</v>
+      </c>
+      <c r="D60" s="6">
+        <v>10.75</v>
+      </c>
+      <c r="E60" s="7">
+        <f t="shared" ref="E60" si="23">C60/D60*1000</f>
+        <v>3860.4651162790701</v>
+      </c>
+      <c r="F60" s="27" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="B61" s="5">
+        <v>56.5</v>
+      </c>
+      <c r="C61" s="5">
+        <v>53</v>
+      </c>
+      <c r="D61" s="6">
+        <v>14.5</v>
+      </c>
+      <c r="E61" s="7">
+        <f t="shared" ref="E61" si="24">C61/D61*1000</f>
+        <v>3655.1724137931037</v>
+      </c>
+      <c r="F61" s="27" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A62" s="88" t="s">
+        <v>93</v>
+      </c>
+      <c r="B62" s="88"/>
+      <c r="C62" s="88"/>
+      <c r="D62" s="49" t="s">
+        <v>91</v>
+      </c>
+      <c r="E62" s="49" t="s">
+        <v>92</v>
+      </c>
+      <c r="F62" s="48" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="64" t="s">
+        <v>90</v>
+      </c>
+      <c r="B63" s="65"/>
+      <c r="C63" s="66"/>
+      <c r="D63" s="51">
+        <v>5.5</v>
+      </c>
+      <c r="E63" s="51">
+        <v>5</v>
+      </c>
+      <c r="F63" s="23" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="64" t="s">
+        <v>126</v>
+      </c>
+      <c r="B64" s="65"/>
+      <c r="C64" s="66"/>
+      <c r="D64" s="51">
+        <v>11</v>
+      </c>
+      <c r="E64" s="51">
+        <v>10.5</v>
+      </c>
+      <c r="F64" s="23" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="64" t="s">
+        <v>87</v>
+      </c>
+      <c r="B65" s="65"/>
+      <c r="C65" s="66"/>
+      <c r="D65" s="22">
+        <v>2.7</v>
+      </c>
+      <c r="E65" s="50">
+        <v>2.6</v>
+      </c>
+      <c r="F65" s="23" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="64" t="s">
+        <v>88</v>
+      </c>
+      <c r="B66" s="65"/>
+      <c r="C66" s="66"/>
+      <c r="D66" s="22">
+        <v>5.5</v>
+      </c>
+      <c r="E66" s="51">
         <v>5.4</v>
       </c>
-      <c r="C41" s="5">
-[...14 lines deleted...]
-      <c r="A42" s="39" t="s">
+      <c r="F66" s="23" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="64" t="s">
+        <v>89</v>
+      </c>
+      <c r="B67" s="65"/>
+      <c r="C67" s="66"/>
+      <c r="D67" s="22">
+        <v>8.1</v>
+      </c>
+      <c r="E67" s="51">
+        <v>8</v>
+      </c>
+      <c r="F67" s="23" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="64" t="s">
+        <v>124</v>
+      </c>
+      <c r="B68" s="65"/>
+      <c r="C68" s="66"/>
+      <c r="D68" s="22">
+        <v>9.5</v>
+      </c>
+      <c r="E68" s="51">
+        <v>9</v>
+      </c>
+      <c r="F68" s="23" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="90" t="s">
+        <v>19</v>
+      </c>
+      <c r="B69" s="91"/>
+      <c r="C69" s="91"/>
+      <c r="D69" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="E69" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="F69" s="17"/>
+    </row>
+    <row r="70" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="74" t="s">
+        <v>22</v>
+      </c>
+      <c r="B70" s="75"/>
+      <c r="C70" s="75"/>
+      <c r="D70" s="18">
+        <v>8</v>
+      </c>
+      <c r="E70" s="41">
+        <v>7.5</v>
+      </c>
+      <c r="F70" s="8" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="74" t="s">
+        <v>104</v>
+      </c>
+      <c r="B71" s="75"/>
+      <c r="C71" s="75"/>
+      <c r="D71" s="18">
+        <v>5.5</v>
+      </c>
+      <c r="E71" s="41">
+        <v>5</v>
+      </c>
+      <c r="F71" s="8" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="74" t="s">
+        <v>24</v>
+      </c>
+      <c r="B72" s="75"/>
+      <c r="C72" s="75"/>
+      <c r="D72" s="18">
+        <v>5</v>
+      </c>
+      <c r="E72" s="41">
+        <v>4.7</v>
+      </c>
+      <c r="F72" s="8" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A73" s="92" t="s">
+        <v>94</v>
+      </c>
+      <c r="B73" s="93"/>
+      <c r="C73" s="93"/>
+      <c r="D73" s="33" t="s">
+        <v>67</v>
+      </c>
+      <c r="E73" s="33" t="s">
+        <v>68</v>
+      </c>
+      <c r="F73" s="32"/>
+    </row>
+    <row r="74" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="72" t="s">
+        <v>25</v>
+      </c>
+      <c r="B74" s="73"/>
+      <c r="C74" s="73"/>
+      <c r="D74" s="34">
+        <v>0.4</v>
+      </c>
+      <c r="E74" s="40">
+        <v>0.35</v>
+      </c>
+      <c r="F74" s="19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="72" t="s">
+        <v>27</v>
+      </c>
+      <c r="B75" s="73"/>
+      <c r="C75" s="73"/>
+      <c r="D75" s="34">
+        <v>0.4</v>
+      </c>
+      <c r="E75" s="40">
+        <v>0.25</v>
+      </c>
+      <c r="F75" s="19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="72" t="s">
+        <v>28</v>
+      </c>
+      <c r="B76" s="73"/>
+      <c r="C76" s="73"/>
+      <c r="D76" s="34">
+        <v>0.5</v>
+      </c>
+      <c r="E76" s="40">
+        <v>0.4</v>
+      </c>
+      <c r="F76" s="19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="72" t="s">
+        <v>29</v>
+      </c>
+      <c r="B77" s="73"/>
+      <c r="C77" s="73"/>
+      <c r="D77" s="34">
+        <v>0.6</v>
+      </c>
+      <c r="E77" s="40">
+        <v>0.5</v>
+      </c>
+      <c r="F77" s="19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="72" t="s">
+        <v>30</v>
+      </c>
+      <c r="B78" s="73"/>
+      <c r="C78" s="73"/>
+      <c r="D78" s="34">
+        <v>0.8</v>
+      </c>
+      <c r="E78" s="40">
+        <v>0.6</v>
+      </c>
+      <c r="F78" s="19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="B79" s="73"/>
+      <c r="C79" s="73"/>
+      <c r="D79" s="34">
+        <v>1</v>
+      </c>
+      <c r="E79" s="40">
+        <v>0.9</v>
+      </c>
+      <c r="F79" s="19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="72" t="s">
+        <v>32</v>
+      </c>
+      <c r="B80" s="73"/>
+      <c r="C80" s="73"/>
+      <c r="D80" s="34">
+        <v>1.5</v>
+      </c>
+      <c r="E80" s="40">
+        <v>1</v>
+      </c>
+      <c r="F80" s="19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="72" t="s">
+        <v>33</v>
+      </c>
+      <c r="B81" s="73"/>
+      <c r="C81" s="73"/>
+      <c r="D81" s="34">
+        <v>2.5</v>
+      </c>
+      <c r="E81" s="40">
+        <v>2</v>
+      </c>
+      <c r="F81" s="19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A82" s="94" t="s">
+        <v>95</v>
+      </c>
+      <c r="B82" s="95"/>
+      <c r="C82" s="96"/>
+      <c r="D82" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="E82" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="F82" s="42" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="72" t="s">
+        <v>36</v>
+      </c>
+      <c r="B83" s="73"/>
+      <c r="C83" s="89"/>
+      <c r="D83" s="20">
+        <v>0.1</v>
+      </c>
+      <c r="E83" s="44">
+        <v>0.06</v>
+      </c>
+      <c r="F83" s="36" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="72" t="s">
+        <v>37</v>
+      </c>
+      <c r="B84" s="73"/>
+      <c r="C84" s="89"/>
+      <c r="D84" s="20">
+        <v>0.15</v>
+      </c>
+      <c r="E84" s="44">
+        <v>0.12</v>
+      </c>
+      <c r="F84" s="36" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="58" t="s">
+        <v>38</v>
+      </c>
+      <c r="B85" s="59"/>
+      <c r="C85" s="60"/>
+      <c r="D85" s="21">
+        <v>0.2</v>
+      </c>
+      <c r="E85" s="45">
+        <v>0.18</v>
+      </c>
+      <c r="F85" s="43" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="B86" s="59"/>
+      <c r="C86" s="60"/>
+      <c r="D86" s="11">
+        <v>0.1</v>
+      </c>
+      <c r="E86" s="40">
+        <v>0.06</v>
+      </c>
+      <c r="F86" s="43" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="58" t="s">
+        <v>40</v>
+      </c>
+      <c r="B87" s="59"/>
+      <c r="C87" s="60"/>
+      <c r="D87" s="11">
+        <v>0.2</v>
+      </c>
+      <c r="E87" s="40">
+        <v>0.15</v>
+      </c>
+      <c r="F87" s="43" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="58" t="s">
+        <v>41</v>
+      </c>
+      <c r="B88" s="59"/>
+      <c r="C88" s="60"/>
+      <c r="D88" s="11">
+        <v>0.3</v>
+      </c>
+      <c r="E88" s="40">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="F88" s="43" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="58" t="s">
+        <v>42</v>
+      </c>
+      <c r="B89" s="59"/>
+      <c r="C89" s="60"/>
+      <c r="D89" s="11">
+        <v>0.31</v>
+      </c>
+      <c r="E89" s="40">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="F89" s="43" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="B90" s="59"/>
+      <c r="C90" s="60"/>
+      <c r="D90" s="11">
+        <v>0.32</v>
+      </c>
+      <c r="E90" s="40">
+        <v>0.3</v>
+      </c>
+      <c r="F90" s="43" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="58" t="s">
+        <v>75</v>
+      </c>
+      <c r="B91" s="59"/>
+      <c r="C91" s="60"/>
+      <c r="D91" s="11">
+        <v>0.35</v>
+      </c>
+      <c r="E91" s="40">
+        <v>0.32</v>
+      </c>
+      <c r="F91" s="43" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="72" t="s">
+        <v>44</v>
+      </c>
+      <c r="B92" s="73"/>
+      <c r="C92" s="89"/>
+      <c r="D92" s="11">
+        <v>3</v>
+      </c>
+      <c r="E92" s="40">
+        <v>2.5</v>
+      </c>
+      <c r="F92" s="36" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="72" t="s">
+        <v>45</v>
+      </c>
+      <c r="B93" s="73"/>
+      <c r="C93" s="89"/>
+      <c r="D93" s="11">
+        <v>0.08</v>
+      </c>
+      <c r="E93" s="40">
+        <v>0.06</v>
+      </c>
+      <c r="F93" s="36" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A94" s="55" t="s">
+        <v>96</v>
+      </c>
+      <c r="B94" s="56"/>
+      <c r="C94" s="56"/>
+      <c r="D94" s="56"/>
+      <c r="E94" s="56"/>
+      <c r="F94" s="57"/>
+    </row>
+    <row r="95" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="64" t="s">
+        <v>74</v>
+      </c>
+      <c r="B95" s="65"/>
+      <c r="C95" s="65"/>
+      <c r="D95" s="66"/>
+      <c r="E95" s="22">
+        <v>1.5</v>
+      </c>
+      <c r="F95" s="24" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="64" t="s">
+        <v>151</v>
+      </c>
+      <c r="B96" s="65"/>
+      <c r="C96" s="65"/>
+      <c r="D96" s="66"/>
+      <c r="E96" s="22">
+        <v>3.5</v>
+      </c>
+      <c r="F96" s="24" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="62" t="s">
+        <v>99</v>
+      </c>
+      <c r="B97" s="63"/>
+      <c r="C97" s="63"/>
+      <c r="D97" s="67"/>
+      <c r="E97" s="22">
+        <v>3</v>
+      </c>
+      <c r="F97" s="24" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="62" t="s">
+        <v>82</v>
+      </c>
+      <c r="B98" s="63"/>
+      <c r="C98" s="63"/>
+      <c r="D98" s="67"/>
+      <c r="E98" s="22">
+        <v>14.5</v>
+      </c>
+      <c r="F98" s="24" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="61" t="s">
+        <v>105</v>
+      </c>
+      <c r="B99" s="61"/>
+      <c r="C99" s="61"/>
+      <c r="D99" s="47" t="s">
+        <v>84</v>
+      </c>
+      <c r="E99" s="47" t="s">
+        <v>85</v>
+      </c>
+      <c r="F99" s="47" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="62" t="s">
+        <v>97</v>
+      </c>
+      <c r="B100" s="63"/>
+      <c r="C100" s="63"/>
+      <c r="D100" s="22">
+        <v>17.5</v>
+      </c>
+      <c r="E100" s="22">
+        <v>15.5</v>
+      </c>
+      <c r="F100" s="24" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="62" t="s">
+        <v>98</v>
+      </c>
+      <c r="B101" s="63"/>
+      <c r="C101" s="63"/>
+      <c r="D101" s="22">
+        <v>42</v>
+      </c>
+      <c r="E101" s="22">
+        <v>37</v>
+      </c>
+      <c r="F101" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="B42" s="5">
-[...54 lines deleted...]
-      <c r="F44" s="27" t="s">
+    </row>
+    <row r="102" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="62" t="s">
+        <v>102</v>
+      </c>
+      <c r="B102" s="63"/>
+      <c r="C102" s="63"/>
+      <c r="D102" s="22">
+        <v>20</v>
+      </c>
+      <c r="E102" s="22">
+        <v>18</v>
+      </c>
+      <c r="F102" s="46" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A103" s="55" t="s">
+        <v>48</v>
+      </c>
+      <c r="B103" s="56"/>
+      <c r="C103" s="56"/>
+      <c r="D103" s="56"/>
+      <c r="E103" s="56"/>
+      <c r="F103" s="57"/>
+    </row>
+    <row r="104" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="64" t="s">
+        <v>49</v>
+      </c>
+      <c r="B104" s="65"/>
+      <c r="C104" s="65"/>
+      <c r="D104" s="66"/>
+      <c r="E104" s="22">
+        <v>90</v>
+      </c>
+      <c r="F104" s="24" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="64" t="s">
+        <v>80</v>
+      </c>
+      <c r="B105" s="65"/>
+      <c r="C105" s="65"/>
+      <c r="D105" s="66"/>
+      <c r="E105" s="22">
+        <v>150</v>
+      </c>
+      <c r="F105" s="24" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A106" s="55" t="s">
+        <v>51</v>
+      </c>
+      <c r="B106" s="56"/>
+      <c r="C106" s="56"/>
+      <c r="D106" s="56"/>
+      <c r="E106" s="56"/>
+      <c r="F106" s="57"/>
+    </row>
+    <row r="107" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="64" t="s">
+        <v>52</v>
+      </c>
+      <c r="B107" s="65"/>
+      <c r="C107" s="65"/>
+      <c r="D107" s="66"/>
+      <c r="E107" s="22">
+        <v>1.5</v>
+      </c>
+      <c r="F107" s="24" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="64" t="s">
+        <v>54</v>
+      </c>
+      <c r="B108" s="65"/>
+      <c r="C108" s="65"/>
+      <c r="D108" s="66"/>
+      <c r="E108" s="22">
+        <v>3</v>
+      </c>
+      <c r="F108" s="24" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A109" s="55" t="s">
+        <v>55</v>
+      </c>
+      <c r="B109" s="56"/>
+      <c r="C109" s="56"/>
+      <c r="D109" s="56"/>
+      <c r="E109" s="56"/>
+      <c r="F109" s="57"/>
+    </row>
+    <row r="110" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="68" t="s">
+        <v>118</v>
+      </c>
+      <c r="B110" s="69"/>
+      <c r="C110" s="69"/>
+      <c r="D110" s="70"/>
+      <c r="E110" s="22">
+        <v>25</v>
+      </c>
+      <c r="F110" s="24" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" ht="19.7" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A111" s="55" t="s">
+        <v>56</v>
+      </c>
+      <c r="B111" s="56"/>
+      <c r="C111" s="56"/>
+      <c r="D111" s="56"/>
+      <c r="E111" s="56"/>
+      <c r="F111" s="57"/>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A112" s="68" t="s">
+        <v>131</v>
+      </c>
+      <c r="B112" s="69"/>
+      <c r="C112" s="69"/>
+      <c r="D112" s="70"/>
+      <c r="E112" s="22">
+        <v>45</v>
+      </c>
+      <c r="F112" s="24" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="68" t="s">
+        <v>57</v>
+      </c>
+      <c r="B113" s="69"/>
+      <c r="C113" s="69"/>
+      <c r="D113" s="70"/>
+      <c r="E113" s="22">
+        <v>85</v>
+      </c>
+      <c r="F113" s="24" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" ht="21" x14ac:dyDescent="0.35">
+      <c r="A114" s="55" t="s">
+        <v>110</v>
+      </c>
+      <c r="B114" s="56"/>
+      <c r="C114" s="56"/>
+      <c r="D114" s="56"/>
+      <c r="E114" s="56"/>
+      <c r="F114" s="57"/>
+    </row>
+    <row r="115" spans="1:6" ht="81" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="68" t="s">
+        <v>107</v>
+      </c>
+      <c r="B115" s="69"/>
+      <c r="C115" s="69"/>
+      <c r="D115" s="70"/>
+      <c r="E115" s="22">
+        <v>440</v>
+      </c>
+      <c r="F115" s="24" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A116" s="55" t="s">
         <v>111</v>
       </c>
-    </row>
-[...53 lines deleted...]
-      <c r="A48" s="90" t="s">
+      <c r="B116" s="56"/>
+      <c r="C116" s="56"/>
+      <c r="D116" s="56"/>
+      <c r="E116" s="56"/>
+      <c r="F116" s="57"/>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A117" s="68" t="s">
+        <v>108</v>
+      </c>
+      <c r="B117" s="69"/>
+      <c r="C117" s="69"/>
+      <c r="D117" s="70"/>
+      <c r="E117" s="22">
+        <v>820</v>
+      </c>
+      <c r="F117" s="24" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A118" s="68" t="s">
         <v>109</v>
       </c>
-      <c r="B48" s="91"/>
-[...326 lines deleted...]
-      <c r="A69" s="78" t="s">
+      <c r="B118" s="69"/>
+      <c r="C118" s="69"/>
+      <c r="D118" s="70"/>
+      <c r="E118" s="22">
+        <v>750</v>
+      </c>
+      <c r="F118" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="B69" s="79"/>
-[...559 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells count="72">
-[...2 lines deleted...]
-    <mergeCell ref="A61:C61"/>
+  <mergeCells count="70">
+    <mergeCell ref="A92:C92"/>
+    <mergeCell ref="A93:C93"/>
+    <mergeCell ref="A83:C83"/>
+    <mergeCell ref="A84:C84"/>
+    <mergeCell ref="A69:C69"/>
+    <mergeCell ref="A73:C73"/>
+    <mergeCell ref="A82:C82"/>
+    <mergeCell ref="A78:C78"/>
+    <mergeCell ref="A81:C81"/>
+    <mergeCell ref="A79:C79"/>
+    <mergeCell ref="A80:C80"/>
+    <mergeCell ref="A74:C74"/>
+    <mergeCell ref="A77:C77"/>
     <mergeCell ref="A70:C70"/>
-    <mergeCell ref="A66:C66"/>
-[...7 lines deleted...]
-    <mergeCell ref="A67:C67"/>
+    <mergeCell ref="A64:C64"/>
     <mergeCell ref="A68:C68"/>
-    <mergeCell ref="A63:C63"/>
-[...11 lines deleted...]
-    <mergeCell ref="A56:C56"/>
+    <mergeCell ref="A59:F59"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
-    <mergeCell ref="A39:F39"/>
-    <mergeCell ref="A22:F22"/>
+    <mergeCell ref="A47:F47"/>
+    <mergeCell ref="A25:F25"/>
     <mergeCell ref="A17:F17"/>
     <mergeCell ref="A18:D18"/>
     <mergeCell ref="A19:D19"/>
-    <mergeCell ref="A103:D103"/>
-[...5 lines deleted...]
-    <mergeCell ref="A96:D96"/>
     <mergeCell ref="A20:F20"/>
-    <mergeCell ref="A102:F102"/>
+    <mergeCell ref="A62:C62"/>
+    <mergeCell ref="A57:F57"/>
+    <mergeCell ref="A67:C67"/>
+    <mergeCell ref="A103:F103"/>
+    <mergeCell ref="A104:D104"/>
+    <mergeCell ref="A106:F106"/>
     <mergeCell ref="A94:F94"/>
     <mergeCell ref="A95:D95"/>
-    <mergeCell ref="A97:F97"/>
-[...6 lines deleted...]
-    <mergeCell ref="A62:C62"/>
+    <mergeCell ref="A101:C101"/>
+    <mergeCell ref="A102:C102"/>
+    <mergeCell ref="A98:D98"/>
+    <mergeCell ref="A117:D117"/>
+    <mergeCell ref="A118:D118"/>
+    <mergeCell ref="A114:F114"/>
+    <mergeCell ref="A115:D115"/>
+    <mergeCell ref="A55:F55"/>
+    <mergeCell ref="A105:D105"/>
+    <mergeCell ref="A113:D113"/>
+    <mergeCell ref="A110:D110"/>
+    <mergeCell ref="A112:D112"/>
+    <mergeCell ref="A75:C75"/>
+    <mergeCell ref="A76:C76"/>
+    <mergeCell ref="A72:C72"/>
+    <mergeCell ref="A71:C71"/>
+    <mergeCell ref="A63:C63"/>
     <mergeCell ref="A65:C65"/>
-    <mergeCell ref="A58:C58"/>
-    <mergeCell ref="A106:F106"/>
+    <mergeCell ref="A66:C66"/>
+    <mergeCell ref="A116:F116"/>
+    <mergeCell ref="A85:C85"/>
+    <mergeCell ref="A86:C86"/>
+    <mergeCell ref="A87:C87"/>
+    <mergeCell ref="A88:C88"/>
+    <mergeCell ref="A89:C89"/>
+    <mergeCell ref="A111:F111"/>
+    <mergeCell ref="A109:F109"/>
+    <mergeCell ref="A99:C99"/>
+    <mergeCell ref="A100:C100"/>
     <mergeCell ref="A107:D107"/>
     <mergeCell ref="A108:D108"/>
-    <mergeCell ref="A104:F104"/>
-[...10 lines deleted...]
-    <mergeCell ref="A84:D84"/>
+    <mergeCell ref="A90:C90"/>
+    <mergeCell ref="A91:C91"/>
+    <mergeCell ref="A97:D97"/>
+    <mergeCell ref="A96:D96"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Металл</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>